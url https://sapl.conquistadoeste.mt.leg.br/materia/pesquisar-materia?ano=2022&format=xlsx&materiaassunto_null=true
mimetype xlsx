--- v0 (2026-01-15)
+++ v1 (2026-04-13)
@@ -54,1470 +54,1470 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ana Paula Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/11/ind-01.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/11/ind-01.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que coloque câmeras de segurança nos órgãos públicos, bem como nas principais ruas de acesso da nossa cidade, com sala de monitoramento.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Edson Marcos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/13/ind-02.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/13/ind-02.pdf</t>
   </si>
   <si>
     <t>Correção das verbas indenizatória das Agentes Comunitárias de Saúde.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Correção e balizamento das diárias dos Servidores Públicos.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/15/ind-04.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/15/ind-04.pdf</t>
   </si>
   <si>
     <t>Correção do abono salarial das Auxiliares de Enfermagem.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/16/ind-05.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/16/ind-05.pdf</t>
   </si>
   <si>
     <t>Conclusão da obra no parquinho do bairro Jardim das Flores.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Nelson José Fernandes de Souza</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/23/ind-06.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/23/ind-06.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de construção do Paço Municipal.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao-07.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao-07.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de construção de cobertura nas passarelas das salas de aulas ao refeitório da Creche Municipal, e construção de abrigo para embarque e desembarque das crianças.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/28/indicacao-08.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/28/indicacao-08.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de reforma das Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/29/indicacao-09.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/29/indicacao-09.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de firmar parcerias com o comércio local no sentido de regularização das licenças ambientais e alvarás municipal</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Marcelino Barbosa Prates</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao-10.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao-10.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de construção do abrigo para embarque e desembarque dos alunos enfrente a Escola Municipal Linda Wagner Guse, na rua das Mangabeiras.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao-11.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao-11.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de aquisição de veículo caminhonete para Secretaria de Obras e Serviços Públicos.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Hermes José Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/43/ind-13-22.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/43/ind-13-22.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de tapa buracos nas ruas e avenidas da Cidade.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/44/ind-14-22.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/44/ind-14-22.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de pintura e sinalização das lombadas em nossa Cidade.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/45/ind-15-22.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/45/ind-15-22.pdf</t>
   </si>
   <si>
     <t>Solicita construção de um galpão para abrigar os tubos, ferramentas e outros matérias que são utilizados na manutenção do sistema de abastecimento de água.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Bruno Nunes Silva, Ana Paula Pimentel, Daniel Alves, Vanderlei Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/48/ind_-_16.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/48/ind_-_16.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de construção de uma pista de bicicross.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/54/ind-17-22.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/54/ind-17-22.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção de estradas da Comunidade Sararé no Trecho entre o Senhor Gleuton e a Aldeia do Paulinho.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Vanderlei Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/55/ind-18-22.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/55/ind-18-22.pdf</t>
   </si>
   <si>
     <t>Solicito abertura de estrada paralelo a BR-174, ligando a sede do município a entrada da Comunidade Sararé.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Daniel Alves</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/60/ind-19.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/60/ind-19.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de construção de uma rampa para carregamento de látex provenientes de seringueiras.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/61/ind-20.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/61/ind-20.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de manutenção da rede de abastecimento de água da Comunidade São José.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/62/ind-21.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/62/ind-21.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de correção no pavimento asfáltico localizado na Avenida das Palmeiras, de frente aos apartamentos da senhora Rose.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/63/ind-22.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/63/ind-22.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de melhorar o lanche dos funcionários plantonistas da Unidade de Saúde.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/64/ind-23.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/64/ind-23.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de priorizar a retomada das obras do sistema de abastecimento de água.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/65/ind-24.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/65/ind-24.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de construção de uma sala de estabilização na Unidade de Saúde.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/66/ind-25.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/66/ind-25.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de substituição do padrão de entrada de energia do prédio do PSF-01.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/75/ind-26-2022.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/75/ind-26-2022.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instalação de reservatório de água na Comunidade São José</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/90/27-2022.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/90/27-2022.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima chefe do poder Executivo Municipal senhora Maria Lúcia, a necessidade de iluminação do estacionamento e garagem da Unidade de Saúde.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/146/ind-28.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/146/ind-28.pdf</t>
   </si>
   <si>
     <t>Solicita notificação da empresa Oi para realizar a limpeza do pátio da central telefônica.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Bruno Nunes Silva, Ana Paula Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_29.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de reforma e cobertura do parquinho infantil da Escola Municipal Linda Wagner Guse.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_30.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instalação de persianas nas janelas da Escola Municipal Linda Wagner Guse.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/162/ind-31.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/162/ind-31.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de cumprimento do piso salarial dos Agentes Comunitários de Saúde, de acordo com a Emenda Constitucional n° 120, de 05 de Maio de 2022 e Portaria n° 2.190, de 30 de Junho de 2022 do Ministério da Saúde.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/170/ind-32.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/170/ind-32.pdf</t>
   </si>
   <si>
     <t>Solicita construção de muro, colocação de portões e implantação de um portal na entrada do cemitério municipal.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/173/ind-33.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/173/ind-33.pdf</t>
   </si>
   <si>
     <t>Solicita que seja identificados com seus respectivos nomes conforme Lei Municipal os prédios públicos como a Feira Municipal, Lar do Idoso, Centro de Especialidades médicas.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/182/ind-34.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/182/ind-34.pdf</t>
   </si>
   <si>
     <t>Solicita que seja reiniciado os serviços de molhar as gramas dos canteiros das avenidas e bem como do campo de futebol municipal.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/183/ind-35.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/183/ind-35.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de plantão presencial para os motoristas de ambulância</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/188/ind-36.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/188/ind-36.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Chefe do Poder Executivo Municipal senhora Maria Lúcia, a necessidade de sinalização de preferência de tráfego no cruzamento da Avenida das Palmeiras com a Rua dos Cajueiros.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/192/ind-143.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/192/ind-143.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de fazer gestão junto ao Governo do Estado para substituir a ponte de concreto localizada na MT-445 na Comunidade Santa Clara, próximo ao senhor Rivelino.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/212/ind-n38-2022.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/212/ind-n38-2022.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de aquisição de um Rolo Compactador para Secretaria de Obras.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/21/req-01.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/21/req-01.pdf</t>
   </si>
   <si>
     <t>Solicita a folha de pagamento analítica da Secretaria de Educação referente ao período de Janeiro/2021 à Fevereiro/2022.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Bruno Nunes Silva</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/46/req_-_2.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/46/req_-_2.pdf</t>
   </si>
   <si>
     <t>Requer relaçao das progressões de carreira realizadas nos últimos 16 anos dos professores, onde o percentual autorizado era de 4% e foi realizado no índice de 7%.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/47/req_-_03.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/47/req_-_03.pdf</t>
   </si>
   <si>
     <t>Requer informações dos serviços de implantação de iluminação pública nos campos de futebol das Comunidades São José e Sapé.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/67/req-03-05-2022.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/67/req-03-05-2022.pdf</t>
   </si>
   <si>
     <t>Requer as seguintes informações sobre a concessão de complementação salarial – FUNDEB aos Profissionais da Educação Básica da Rede Municipal de Ensino: valor disponível para pagamento e relação dos beneficiarios.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/151/req-05.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/151/req-05.pdf</t>
   </si>
   <si>
     <t>Requerer a substituição de comando da Secretaria de Desenvolvimento sustentado.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Ana Paula Pimentel, Bruno Nunes Silva</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/187/req-06.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/187/req-06.pdf</t>
   </si>
   <si>
     <t>Requer informações referente aplicabilidade da Lei 14.434/22, que institui o piso salarial nacional dos Enfermeiros.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Ana Paula Pimentel, Bruno Nunes Silva, Daniel Alves</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/205/req-07.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/205/req-07.pdf</t>
   </si>
   <si>
     <t>Requer relatório de despesas com a realização do evento: 1ª Arena Esportiva Cultural de Conquista D`Oeste, realizado na Comunidade Santa Clara.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Daniel de Menezes Alvares</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/8/plo-605.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/8/plo-605.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares, oriundos de excesso de arrecadação e de superávit financeiro, até o limite que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/9/plo-606.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/9/plo-606.pdf</t>
   </si>
   <si>
     <t>Autoriza o remanejamento, a transposição e a transferência de recursos das dotações orçamentárias constantes na Lei Orçamentária Anual para 2022 até o limite que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/10/plo-607.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/10/plo-607.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n. 487, de 21 de dezembro de 2015, que autoriza o Chefe do Poder Executivo a adquirir, por cessão, direitos decorrentes de domínio útil sobre área rural do município e dá outras providências.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Maria Lúcia de Oliveira Porto</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/17/plo-608.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/17/plo-608.pdf</t>
   </si>
   <si>
     <t>Altera valores de diárias e dá outras providências.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/20/pl_610.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/20/pl_610.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Conquista D’Oeste-MT, a repassar recursos ao Consórcio Intermunicipal de Desenvolvimento Socioeconômico e Ambiental do Vale do Guaporé - CIDESA, referente ao Programa "ROTA DO PEIXE</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/26/p-l-611-2022.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/26/p-l-611-2022.pdf</t>
   </si>
   <si>
     <t>Altera valores de diárias e dá outras providências</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/39/pl_-_613.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/39/pl_-_613.pdf</t>
   </si>
   <si>
     <t>Altera descrição da ação instituída pela Lei Municipal 586/2021 - PLANO PLURIANUAL - 2022/2025, que menciona.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/40/pl_-_614-2022.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/40/pl_-_614-2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1° da Lei Municipal n° 327, de 21 de Maio de 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/85/plo-615-1.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/85/plo-615-1.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal n. 169, de 20 de Dezembro de 2004, que reestrutura o Regime Próprio de Previdência Social do Município de Conquista D`Oeste/MT e, dá outras providências.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/144/plo-616.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/144/plo-616.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Logradouros, Prédios e Espaços Públicos no Município de Conquista D`Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/145/plo-617.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/145/plo-617.pdf</t>
   </si>
   <si>
     <t>Atualização de Valores do Plano Plurianual 2022/2025, em seus anexos e dá outras providências.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/156/plo-618.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/156/plo-618.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 359, de 06 de setembro de 2011, que fixa valores de diárias no âmbito do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/157/plo-619.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/157/plo-619.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 409, de 28 de março de 2013, que cria Verba Indenizatória pelo exercício da atividade parlamentar de controle externo, e interação direta com a população do município de Conquista D' Oeste.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/158/plo-620.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/158/plo-620.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária Anual de 2023 dá  outras providências.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/163/projeto-lei-621.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/163/projeto-lei-621.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Credito Especial no valor de R$ 27.750,00 (vinte e sete mil e setecentos e cinquenta reais), por superavit financeiro do exercício anterior.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/171/plo-622.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/171/plo-622.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos fiscais e redução de encargos, decorrentes da falta de recolhimento de tributos de competência municipal e dá outras providências.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/172/plo-623.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/172/plo-623.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei 606, de 09 de Junho de 2022.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/181/plo-624.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/181/plo-624.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2023</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/194/plo-625.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/194/plo-625.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Complexo Municipal de Vigilância em Saúde "Osvaldo Francisco da Silva".</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/203/pl-626.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/203/pl-626.pdf</t>
   </si>
   <si>
     <t>Institui o Hino Oficial do Munícipio de Conquista D`Oeste.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/204/pl-627.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/204/pl-627.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Ordinária n° 592, de 09 Dezembro de 2021, que institui a obrigatoriedade de uso do uniforme escolar padronizado na rede municipal de ensino de Conquista D`Oeste.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/38/plc_n_113.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/38/plc_n_113.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos da Lei Municipal N° 003/2001 e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/42/plc_-_114.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/42/plc_-_114.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei Complementar n° 48, de 29 de Novembro de 2010.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/159/plc-115.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/159/plc-115.pdf</t>
   </si>
   <si>
     <t>Cria cargo efetivo no quadro de servidores do município.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/164/plc-116.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/164/plc-116.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n° 001/2001.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/165/plc-117.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/165/plc-117.pdf</t>
   </si>
   <si>
     <t>Atualiza o vencimento dos Agentes Comunitários de Saúde nos termos da Emenda Constitucional 120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/196/plc-118.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/196/plc-118.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de bem público e autorização de sua alienação, mediante o instituto da doação, e dá outras providências.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/211/plc-119-15-2022.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/211/plc-119-15-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 002, de 12 de Novembro de 2001, para a criação de vagas no quadro de servidores do município</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/12/pr-01.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/12/pr-01.pdf</t>
   </si>
   <si>
     <t>Estabelece o calendário para a realização das Sessões Ordinárias da Câmara Municipal de Conquista D´ Oeste para o ano de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara - MDC</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/18/pr_002.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/18/pr_002.pdf</t>
   </si>
   <si>
     <t>Disciplina o Instituto da Readaptação no âmbito da Câmara Municipal de Conquista D’ Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/57/pr-n3-03-05-2022.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/57/pr-n3-03-05-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito da Câmara Municipal de Conquista D`Oeste, a aplicação da Lei Federal n.° 13.460, de 26 de Junho de 2017, define a organização e o funcionamento da Ouvidoria Legislativa, e dá outras providências.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/195/pr-004.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/195/pr-004.pdf</t>
   </si>
   <si>
     <t>Regula o acesso a informações públicas, classificação e reclassificação de informações sigilosas, no âmbito da Câmara Municipal de Conquista D` Oeste previsto no art. 5º, XXXIII, no art. 37, § 3º, II, e no art. 216, § 2°, da Constituição Federal e nos termos do art. 45, da Lei federal n° 12.527, de 18 de novembro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Ana Paula Pimentel, Bruno Nunes Silva, Daniel Alves, Edson Marcos Rodrigues, Vanderlei Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/24/emenda_modificativa_pl_608-2022.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/24/emenda_modificativa_pl_608-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único do Projeto de Lei nº 611/2022</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/193/pdl-002.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/193/pdl-002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas Anuais de governo do Poder Executivo do Exercício de 2021, responsabilidade da senhora prefeita municipal Maria Lúcia de Oliveira Porto, e dá outras providências.</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Ordinária nº 608/2022 que "Altera valores de diárias e da outras providências".</t>
   </si>
   <si>
     <t>REDF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/25/redacao-final-002-2022-pl-608.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/25/redacao-final-002-2022-pl-608.pdf</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>OFÍC</t>
   </si>
   <si>
     <t>Ofício da Câmara Municipal</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GP</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/74/oficio_32.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/74/oficio_32.pdf</t>
   </si>
   <si>
     <t>Encaminha Requerimento</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/70/ofic-40.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/70/ofic-40.pdf</t>
   </si>
   <si>
     <t>Encaminha Indicação.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/71/ofc-41.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/71/ofc-41.pdf</t>
   </si>
   <si>
     <t>Encaminho a Vossa Excelência cópia do Requerimento n° 04/2022 aprovado na sessão Ordinária do dia 03 de Maiop de 2022, para as devidas providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/91/og-45.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/91/og-45.pdf</t>
   </si>
   <si>
     <t>Encaminha Indicações n° 26 e 27/2022.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/92/of-46-2022.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/92/of-46-2022.pdf</t>
   </si>
   <si>
     <t>Encaminha Autógrafo de Lei. n° 607/2022.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/147/ofc-50.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/147/ofc-50.pdf</t>
   </si>
   <si>
     <t>Encaminha Autógrafos de Lei n° 608 e 609/2022.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/150/ofc-51.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/150/ofc-51.pdf</t>
   </si>
   <si>
     <t>Encaminha Indicação n° 28/2022.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/154/of-52.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/154/of-52.pdf</t>
   </si>
   <si>
     <t>Encaminha Indicações n° 29 e 30/2022.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/155/of-53.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/155/of-53.pdf</t>
   </si>
   <si>
     <t>Encaminha Requerimento n° 05/2022.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/161/of-060.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/161/of-060.pdf</t>
   </si>
   <si>
     <t>Encaminha Autógrafo de Lei</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/166/oficio-63.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/166/oficio-63.pdf</t>
   </si>
   <si>
     <t>Encaminha Autógrafos de Lei</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/179/of-65.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/179/of-65.pdf</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/180/of-66.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/180/of-66.pdf</t>
   </si>
   <si>
     <t>Encaminha Indicações</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/185/of-67.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/185/of-67.pdf</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/186/of-68.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/186/of-68.pdf</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/189/of-req.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/189/of-req.pdf</t>
   </si>
   <si>
     <t>Encaminha Requerimento n° 06/2022.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/190/of-ind.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/190/of-ind.pdf</t>
   </si>
   <si>
     <t>Encaminha Indicação n° 36/2022.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/197/of-072.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/197/of-072.pdf</t>
   </si>
   <si>
     <t>Ofício n° 072/GAB/PRES/2022. Encaminha Indicações.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/200/of-74.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/200/of-74.pdf</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/201/opf-75.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/201/opf-75.pdf</t>
   </si>
   <si>
     <t>Encaminha Decreto Legislativo 002/2022. Dispõe sobre o julgamento das Contas Anuais de governo do Poder Executivo do Exercício de 2021, responsabilidade da senhora prefeita municipal Maria Lúcia de Oliveira Porto, e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/206/of-79.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/206/of-79.pdf</t>
   </si>
   <si>
     <t>Ofício n° 079/GAB/PRES/2022. Encaminha Autógrafos de Lei n° 618 e 619/2022.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/209/of-80.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/209/of-80.pdf</t>
   </si>
   <si>
     <t>Ofício n° 080/GAB/PRES/2022. Encaminha Requerimento n° 07/2022.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/214/of-82.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/214/of-82.pdf</t>
   </si>
   <si>
     <t>Ofício n° 82/GAB/PRES/2022. Encaminha Autógrafo de Lei Complementar n° 116/2022.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/215/of-83.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/215/of-83.pdf</t>
   </si>
   <si>
     <t>Ofício n° 083/GAB/PRES/2022. Encaminha indicação.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>AUTLE</t>
   </si>
   <si>
     <t>Autógrafo de Lei</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/253/aut-598.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/253/aut-598.pdf</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/252/aut-599.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/252/aut-599.pdf</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/251/aut-600.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/251/aut-600.pdf</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/250/aut-601.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/250/aut-601.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Conquista D’Oeste, a repassar recursos ao Consórcio Intermunicipal de Desenvolvimento Socioeconômico e Ambiental do Vale do Guaporé - CIDESA, referente ao Programa "PATRULHA RODOVIÁRIA</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/249/aut-602.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/249/aut-602.pdf</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/191/autg-604.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/191/autg-604.pdf</t>
   </si>
   <si>
     <t>Altera a redaçaõ do artigo 1° da Lei Municipal n° 327, de 21 de Maio de 2010 e dá outras providências</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/246/aut-605.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/246/aut-605.pdf</t>
   </si>
   <si>
     <t>Altera descrição da ação instituída pela Lei Municipal 586/2021-PLANO PLURIANUAL-2022/2025, que menciona.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/247/aut-606.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/247/aut-606.pdf</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Câmara Municipal de Conquista D`Oeste-MT - CMCO</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/93/autog-607-2022.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/93/autog-607-2022.pdf</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/148/aut-608.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/148/aut-608.pdf</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/149/aut-609.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/149/aut-609.pdf</t>
   </si>
   <si>
     <t>Atualização de valores do Plano Plurianual 2022/2025 em seus anexos e dá outras providências.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/160/aut-610-27-07-2022.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/160/aut-610-27-07-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária Anual de 2023 dá outras providências.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/167/autografo-621.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/167/autografo-621.pdf</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/174/aut-612.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/174/aut-612.pdf</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/175/aut-613.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/175/aut-613.pdf</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/176/aut-614.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/176/aut-614.pdf</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/177/autog-615.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/177/autog-615.pdf</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/184/616-loa_2023.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/184/616-loa_2023.pdf</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/198/autg-lei-617.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/198/autg-lei-617.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Complexo Municipal de Vigilância em Saúde "Osvaldo Francisco da Silva</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/207/aut-618.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/207/aut-618.pdf</t>
   </si>
   <si>
     <t>Instituí o Hino do município de Conquista D`Oeste.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/208/aut-619.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/208/aut-619.pdf</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>AUTLC</t>
   </si>
   <si>
     <t>Autógrafo de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/278/aut-110.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/278/aut-110.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos da Lei Municipal n° 003/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/277/aut-111.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/277/aut-111.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei Complementar n° 48 de 29 de novembro de 2010.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/168/aut-112.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/168/aut-112.pdf</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/169/aut-lei-comp-113.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/169/aut-lei-comp-113.pdf</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/178/lei-compre-114.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/178/lei-compre-114.pdf</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/199/autgraf-lei-comp-115.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/199/autgraf-lei-comp-115.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de bem público e autorização de sua alienação, mediante o instituto da doação, e dá outras providências</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/213/aut-lei-comple-119-19-2022.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/213/aut-lei-comple-119-19-2022.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1821,68 +1821,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/11/ind-01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/13/ind-02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/15/ind-04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/16/ind-05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/23/ind-06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao-07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/28/indicacao-08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/29/indicacao-09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao-10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao-11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/43/ind-13-22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/44/ind-14-22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/45/ind-15-22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/48/ind_-_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/54/ind-17-22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/55/ind-18-22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/60/ind-19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/61/ind-20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/62/ind-21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/63/ind-22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/64/ind-23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/65/ind-24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/66/ind-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/75/ind-26-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/90/27-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/146/ind-28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/162/ind-31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/170/ind-32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/173/ind-33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/182/ind-34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/183/ind-35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/188/ind-36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/192/ind-143.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/212/ind-n38-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/21/req-01.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/46/req_-_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/47/req_-_03.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/67/req-03-05-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/151/req-05.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/187/req-06.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/205/req-07.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/8/plo-605.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/9/plo-606.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/10/plo-607.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/17/plo-608.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/20/pl_610.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/26/p-l-611-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/39/pl_-_613.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/40/pl_-_614-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/85/plo-615-1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/144/plo-616.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/145/plo-617.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/156/plo-618.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/157/plo-619.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/158/plo-620.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/163/projeto-lei-621.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/171/plo-622.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/172/plo-623.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/181/plo-624.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/194/plo-625.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/203/pl-626.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/204/pl-627.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/38/plc_n_113.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/42/plc_-_114.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/159/plc-115.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/164/plc-116.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/165/plc-117.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/196/plc-118.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/211/plc-119-15-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/12/pr-01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/18/pr_002.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/57/pr-n3-03-05-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/195/pr-004.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/24/emenda_modificativa_pl_608-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/193/pdl-002.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/25/redacao-final-002-2022-pl-608.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/74/oficio_32.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/70/ofic-40.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/71/ofc-41.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/91/og-45.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/92/of-46-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/147/ofc-50.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/150/ofc-51.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/154/of-52.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/155/of-53.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/161/of-060.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/166/oficio-63.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/179/of-65.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/180/of-66.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/185/of-67.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/186/of-68.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/189/of-req.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/190/of-ind.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/197/of-072.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/200/of-74.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/201/opf-75.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/206/of-79.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/209/of-80.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/214/of-82.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/215/of-83.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/253/aut-598.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/252/aut-599.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/251/aut-600.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/250/aut-601.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/249/aut-602.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/191/autg-604.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/246/aut-605.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/247/aut-606.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/93/autog-607-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/148/aut-608.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/149/aut-609.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/160/aut-610-27-07-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/167/autografo-621.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/174/aut-612.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/175/aut-613.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/176/aut-614.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/177/autog-615.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/184/616-loa_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/198/autg-lei-617.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/207/aut-618.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/208/aut-619.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/278/aut-110.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/277/aut-111.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/168/aut-112.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/169/aut-lei-comp-113.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/178/lei-compre-114.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/199/autgraf-lei-comp-115.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/213/aut-lei-comple-119-19-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/11/ind-01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/13/ind-02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/15/ind-04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/16/ind-05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/23/ind-06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao-07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/28/indicacao-08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/29/indicacao-09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao-10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao-11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/43/ind-13-22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/44/ind-14-22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/45/ind-15-22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/48/ind_-_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/54/ind-17-22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/55/ind-18-22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/60/ind-19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/61/ind-20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/62/ind-21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/63/ind-22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/64/ind-23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/65/ind-24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/66/ind-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/75/ind-26-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/90/27-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/146/ind-28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/162/ind-31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/170/ind-32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/173/ind-33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/182/ind-34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/183/ind-35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/188/ind-36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/192/ind-143.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/212/ind-n38-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/21/req-01.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/46/req_-_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/47/req_-_03.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/67/req-03-05-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/151/req-05.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/187/req-06.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/205/req-07.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/8/plo-605.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/9/plo-606.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/10/plo-607.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/17/plo-608.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/20/pl_610.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/26/p-l-611-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/39/pl_-_613.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/40/pl_-_614-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/85/plo-615-1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/144/plo-616.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/145/plo-617.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/156/plo-618.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/157/plo-619.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/158/plo-620.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/163/projeto-lei-621.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/171/plo-622.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/172/plo-623.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/181/plo-624.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/194/plo-625.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/203/pl-626.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/204/pl-627.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/38/plc_n_113.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/42/plc_-_114.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/159/plc-115.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/164/plc-116.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/165/plc-117.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/196/plc-118.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/211/plc-119-15-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/12/pr-01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/18/pr_002.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/57/pr-n3-03-05-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/195/pr-004.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/24/emenda_modificativa_pl_608-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/193/pdl-002.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/25/redacao-final-002-2022-pl-608.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/74/oficio_32.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/70/ofic-40.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/71/ofc-41.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/91/og-45.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/92/of-46-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/147/ofc-50.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/150/ofc-51.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/154/of-52.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/155/of-53.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/161/of-060.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/166/oficio-63.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/179/of-65.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/180/of-66.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/185/of-67.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/186/of-68.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/189/of-req.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/190/of-ind.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/197/of-072.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/200/of-74.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/201/opf-75.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/206/of-79.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/209/of-80.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/214/of-82.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/215/of-83.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/253/aut-598.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/252/aut-599.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/251/aut-600.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/250/aut-601.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/249/aut-602.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/191/autg-604.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/246/aut-605.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/247/aut-606.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/93/autog-607-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/148/aut-608.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/149/aut-609.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/160/aut-610-27-07-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/167/autografo-621.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/174/aut-612.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/175/aut-613.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/176/aut-614.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/177/autog-615.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/184/616-loa_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/198/autg-lei-617.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/207/aut-618.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/208/aut-619.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/278/aut-110.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/277/aut-111.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/168/aut-112.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/169/aut-lei-comp-113.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/178/lei-compre-114.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/199/autgraf-lei-comp-115.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/materialegislativa/2022/213/aut-lei-comple-119-19-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="88.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>