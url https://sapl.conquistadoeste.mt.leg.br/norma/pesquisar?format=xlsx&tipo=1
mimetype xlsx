--- v0 (2025-11-22)
+++ v1 (2026-04-17)
@@ -48,216 +48,216 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2025/274/001_-_contas_anuais_2025_maria_lucia.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2025/274/001_-_contas_anuais_2025_maria_lucia.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o julgamento das Contas Anuais de Governo do exercício de 2024 do Poder Executivo”.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2024/246/decreto-01-2024.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2024/246/decreto-01-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o julgamento das Contas Anuais de governo do Poder Executivo do Exercício de 2023, responsabilidade da senhora prefeita municipal Maria Lúcia de Oliveira Porto, e dá outras providências”.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2023/212/ccf_000396.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2023/212/ccf_000396.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o julgamento das Contas Anuais de governo do Poder Executivo do Exercício de 2022, responsabilidade da senhora prefeita municipal Maria Lúcia de Oliveira Porto, e dá outras providências”.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2022/165/decret-legis-002.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2022/165/decret-legis-002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas Anuais de governo do Poder Executivo do Exercício de 2021, responsabilidade da senhora prefeita municipal Maria Lúcia de Oliveira Porto, e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2022/27/dec-leg-01-30-2022.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2022/27/dec-leg-01-30-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas Anuais de Governo do Poder Executivo do Exercício de 2020, responsabilidade da senhora prefeita municipal Maria Lúcia de Oliveira Porto, e dá outras providências.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2021/20/dec-leg-03-2021.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2021/20/dec-leg-03-2021.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Excelentíssima Senhora Prefeita Municipal, e dá outras providencias</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2021/19/dec-leg-02-2019.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2021/19/dec-leg-02-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas Anuais de Governo do Poder Executivo do Exercício de 2019, responsabilidade da senhora prefeita municipal Maria Lúcia de Oliveira Porto, e dá outras providências</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2021/18/dec-leg-01-2021.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2021/18/dec-leg-01-2021.pdf</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2019/17/dec-leg-02-2019.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2019/17/dec-leg-02-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas Anuais de governo do Poder Executivo do Exercício de 2018, responsabilidade da senhora prefeita municipal Maria Lúcia de Oliveira Porto, e dá outras providências</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2019/16/dec-leg-01-2019.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2019/16/dec-leg-01-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas Anuais de governo do Poder Executivo do Exercício de 2017, responsabilidade do senhor ex-prefeito interino Odair José Vargas (01/01/2017 a 04/04/2017) e prefeita municipal Maria Lúcia de Oliveira Porto, e dá outras providências</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2018/15/dec-leg-02-2018.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2018/15/dec-leg-02-2018.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Excelentíssima Senhora Prefeita Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2018/14/dec-leg-01-2018.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2018/14/dec-leg-01-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas Anuais de governo do Poder Executivo do Exercício de 2016, responsabilidade do senhor ex-prefeito municipal Walmir Guse, e dá outras providências</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2017/12/dec-leg-02-2017.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2017/12/dec-leg-02-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas Anuais de governo do Poder Executivo do Exercício de 2015, responsabilidade do senhor ex-prefeito municipal Walmir Guse, e dá outras providências</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2017/13/dec-leg-01-2017.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2017/13/dec-leg-01-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas Anuais de governo do Poder executivo do Exercício de 2014, responsabilidade do senhor ex-prefeito municipal Walmir Guse, e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2015/11/dec-leg-001-2015.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2015/11/dec-leg-001-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas Anuais de governo do Poder Executivo do Exercício de 2013, responsabilidade do senhor Prefeito Municipal Walmir Guse, e dá outras providências</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2013/26/dec-leg-01-2013.pdf</t>
+    <t>http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2013/26/dec-leg-01-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas do Poder Executivo do Exercício de 2012, responsabilidade do Prefeito Municipal Jair Podavin Ferreira, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -564,67 +564,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2025/274/001_-_contas_anuais_2025_maria_lucia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2024/246/decreto-01-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2023/212/ccf_000396.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2022/165/decret-legis-002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2022/27/dec-leg-01-30-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2021/20/dec-leg-03-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2021/19/dec-leg-02-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2021/18/dec-leg-01-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2019/17/dec-leg-02-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2019/16/dec-leg-01-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2018/15/dec-leg-02-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2018/14/dec-leg-01-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2017/12/dec-leg-02-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2017/13/dec-leg-01-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2015/11/dec-leg-001-2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2013/26/dec-leg-01-2013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2025/274/001_-_contas_anuais_2025_maria_lucia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2024/246/decreto-01-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2023/212/ccf_000396.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2022/165/decret-legis-002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2022/27/dec-leg-01-30-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2021/20/dec-leg-03-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2021/19/dec-leg-02-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2021/18/dec-leg-01-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2019/17/dec-leg-02-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2019/16/dec-leg-01-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2018/15/dec-leg-02-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2018/14/dec-leg-01-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2017/12/dec-leg-02-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2017/13/dec-leg-01-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2015/11/dec-leg-001-2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conquistadoeste.mt.leg.br/media/sapl/public/normajuridica/2013/26/dec-leg-01-2013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="113.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="112.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="236.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>